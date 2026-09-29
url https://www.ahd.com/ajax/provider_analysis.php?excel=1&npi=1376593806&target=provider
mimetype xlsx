--- v0 (2026-07-21)
+++ v1 (2026-09-29)
@@ -4,61 +4,61 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name=" - July 21, 2026" sheetId="1" r:id="rId4"/>
+    <sheet name=" - September 29, 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
-    <t>- July 21, 2026</t>
+    <t>- September 29, 2026</t>
   </si>
   <si>
     <t>###</t>
   </si>
   <si>
     <t>NPI: ###</t>
   </si>
   <si>
     <t>Taxonomy</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Other Base MSDRGs</t>
   </si>
   <si>
     <t>Base MSDRG</t>
   </si>
@@ -134,63 +134,62 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -454,211 +453,189 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K13"/>
+  <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
-[...9 lines deleted...]
-    </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="4" t="s">
-[...34 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
-    <mergeCell ref="A10:G10"/>
-    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A8:G8"/>
+    <mergeCell ref="A11:G11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> - July 21, 2026</vt:lpstr>
+      <vt:lpstr> - September 29, 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>www.ahd.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>