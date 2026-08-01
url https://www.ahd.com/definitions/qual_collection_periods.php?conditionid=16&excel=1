--- v0 (2026-05-02)
+++ v1 (2026-08-01)
@@ -14,84 +14,84 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
-    <t>Quality Definitions and Methodology - May 2, 2026</t>
+    <t>Quality Definitions and Methodology - August 1, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>View All Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Medicare Spending Per Beneficiary</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>MSPB. Medicare Spending per Beneficiary</t>
   </si>
   <si>
-    <t>01/01/2023</t>
-[...2 lines deleted...]
-    <t>12/31/2023</t>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>12/31/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>