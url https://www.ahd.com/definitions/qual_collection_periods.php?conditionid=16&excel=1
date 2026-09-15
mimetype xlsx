--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
-    <t>Quality Definitions and Methodology - August 1, 2026</t>
+    <t>Quality Definitions and Methodology - September 15, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>View All Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Medicare Spending Per Beneficiary</t>
   </si>
   <si>
     <t> </t>
   </si>
@@ -429,51 +429,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C8"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
@@ -495,58 +495,62 @@
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="4"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="10" spans="1:3">
+      <c r="A10"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="A10:G10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>