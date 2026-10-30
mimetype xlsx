--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
-    <t>Quality Definitions and Methodology - September 15, 2026</t>
+    <t>Quality Definitions and Methodology - October 30, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>View All Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Medicare Spending Per Beneficiary</t>
   </si>
   <si>
     <t> </t>
   </si>