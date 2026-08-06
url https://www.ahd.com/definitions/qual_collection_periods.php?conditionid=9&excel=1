--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
-    <t>Quality Definitions and Methodology - June 21, 2026</t>
+    <t>Quality Definitions and Methodology - August 5, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>View All Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>30-Day Risk Adjusted Mortality Rates</t>
   </si>
   <si>
     <t> </t>
   </si>
@@ -474,51 +474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
@@ -681,63 +681,59 @@
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
-[...1 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B14:C14"/>
-    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>