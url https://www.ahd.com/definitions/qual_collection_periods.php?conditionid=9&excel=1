--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -12,101 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
-[...1 lines deleted...]
-    <t>Quality Definitions and Methodology - August 5, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>Quality Definitions and Methodology - September 20, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>View All Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>30-Day Risk Adjusted Mortality Rates</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>MORT-30-CABG. CABG</t>
   </si>
   <si>
-    <t>07/01/2021</t>
-[...2 lines deleted...]
-    <t>06/30/2024</t>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>06/30/2025</t>
   </si>
   <si>
     <t>MORT-AMI. Heart Attack</t>
   </si>
   <si>
     <t>MORT-HF. Heart Failure</t>
   </si>
   <si>
     <t>MORT-PN. Pneumonia</t>
   </si>
   <si>
     <t>MORT-30-COPD. COPD</t>
   </si>
   <si>
     <t>MORT-30-STK. Stroke</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
   </si>
   <si>
     <t>30-Day Risk Adjusted Readmission Rates</t>
   </si>
   <si>
     <t>OP-32. Colonoscopy</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>12/31/2024</t>
   </si>
   <si>
     <t>READM-30-CABG. CABG</t>
   </si>
   <si>
     <t>READM-AMI. Heart Attack</t>
   </si>
   <si>
     <t>READM-HF. Heart Failure</t>
   </si>
   <si>
     <t>READM-PN. Pneumonia</t>
   </si>
@@ -474,51 +477,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="s">
         <v>2</v>
@@ -589,151 +592,155 @@
         <v>14</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="4"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>11</v>
       </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B14:C14"/>
+    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>