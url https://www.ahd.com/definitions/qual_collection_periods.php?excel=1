--- v0 (2026-06-13)
+++ v1 (2026-08-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>Quality Definitions and Methodology - June 13, 2026</t>
+    <t>Quality Definitions and Methodology - August 12, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Readmission Reduction</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>READM-30-AMI-HRRP. Heart Attack</t>
   </si>
@@ -705,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C90"/>
+  <dimension ref="A1:C92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C90" sqref="C90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>2</v>
@@ -1646,74 +1646,78 @@
       <c r="C88" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>18</v>
       </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B78:C78"/>
     <mergeCell ref="B80:C80"/>
+    <mergeCell ref="A92:G92"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>