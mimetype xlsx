--- v1 (2026-08-12)
+++ v2 (2026-10-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Quality Definitions and Met..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>Quality Definitions and Methodology - August 12, 2026</t>
+    <t>Quality Definitions and Methodology - October 13, 2026</t>
   </si>
   <si>
     <t>Collection Periods</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Collection Period</t>
   </si>
   <si>
     <t>From</t>
   </si>
   <si>
     <t>To</t>
   </si>
   <si>
     <t>Readmission Reduction</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>READM-30-AMI-HRRP. Heart Attack</t>
   </si>
@@ -83,249 +83,249 @@
   <si>
     <t>Cataract Surgery Outcome</t>
   </si>
   <si>
     <t>OP-31. Improvement in Patient's Visual Function within 90 Days Following Cataract Surgery</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>12/31/2024</t>
   </si>
   <si>
     <t>Colonoscopy care</t>
   </si>
   <si>
     <t>OP-29. Endoscopy/Polyp Surveillance: Appropriate Follow-Up Interval for Normal Colonoscopy in Average Risk Patients</t>
   </si>
   <si>
     <t>Sepsis Care</t>
   </si>
   <si>
     <t>SEP-1. Appropriate care for severe sepsis and septic shock</t>
   </si>
   <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>09/30/2025</t>
+  </si>
+  <si>
+    <t>SEP-SH-3HR. Septic Shock 3-Hour Bundle</t>
+  </si>
+  <si>
+    <t>SEP-SH-6HR. Septic Shock 6-Hour Bundle</t>
+  </si>
+  <si>
+    <t>SEV_SEP_3HR. Severe Sepsis 3-Hour Bundle</t>
+  </si>
+  <si>
+    <t>SEV_SEP_6HR. Severe Sepsis 6-Hour Bundle</t>
+  </si>
+  <si>
+    <t>Timely Emergency Department Care</t>
+  </si>
+  <si>
+    <t>OP-18b. Average time patients spent in the emergency department before being sent home</t>
+  </si>
+  <si>
+    <t>OP-18c. Average (median) time patients spent in the emergency department before leaving from the visit- Psychiatric/Mental Health Patients.</t>
+  </si>
+  <si>
+    <t>OP-22. Percentage of patients who left the emergency department before being seen</t>
+  </si>
+  <si>
+    <t>OP-23. Percentage of patients who came to the emergency department with stroke symptoms who received brain scan results within 45 minutes of arrival</t>
+  </si>
+  <si>
+    <t>Healthcare Personnel Vaccination</t>
+  </si>
+  <si>
+    <t>IMM-3. Healthcare workers given influenza vaccination</t>
+  </si>
+  <si>
+    <t>03/31/2025</t>
+  </si>
+  <si>
+    <t>Blood Clot Prevention</t>
+  </si>
+  <si>
+    <t>VTE-1. Patients who received treatment to prevent blood clots within one day of admission or the day after surgery</t>
+  </si>
+  <si>
+    <t>VTE-2. ICU patients who received treatment to prevent blood clots within one day of admission, within one day of transfer to the ICU, or within one day following surgery</t>
+  </si>
+  <si>
+    <t>Survey of Patient Hospital Experiences</t>
+  </si>
+  <si>
+    <t>HCAHPS. Patient Survey Results</t>
+  </si>
+  <si>
+    <t>30-Day Risk Adjusted Mortality Rates</t>
+  </si>
+  <si>
+    <t>MORT-30-CABG. CABG</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>06/30/2025</t>
+  </si>
+  <si>
+    <t>MORT-AMI. Heart Attack</t>
+  </si>
+  <si>
+    <t>MORT-HF. Heart Failure</t>
+  </si>
+  <si>
+    <t>MORT-PN. Pneumonia</t>
+  </si>
+  <si>
+    <t>MORT-30-COPD. COPD</t>
+  </si>
+  <si>
+    <t>MORT-30-STK. Stroke</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>30-Day Risk Adjusted Readmission Rates</t>
+  </si>
+  <si>
+    <t>OP-32. Colonoscopy</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>READM-30-CABG. CABG</t>
+  </si>
+  <si>
+    <t>READM-AMI. Heart Attack</t>
+  </si>
+  <si>
+    <t>READM-HF. Heart Failure</t>
+  </si>
+  <si>
+    <t>READM-PN. Pneumonia</t>
+  </si>
+  <si>
+    <t>READM-30-COPD. COPD</t>
+  </si>
+  <si>
+    <t>READM-30-HIP-KNEE. Hip/Knee Surgery</t>
+  </si>
+  <si>
+    <t>Visit Rates Following OP Procedure</t>
+  </si>
+  <si>
+    <t>OP-35-ADM. Rate of inpatient admissions for patients receiving outpatient chemotherapy</t>
+  </si>
+  <si>
+    <t>OP-35-ED. Rate of emergency department (ED) visits for patients receiving outpatient chemotherapy</t>
+  </si>
+  <si>
+    <t>OP-36. Ratio of unplanned hospital visits after hospital outpatient surgery</t>
+  </si>
+  <si>
+    <t>Hospital Return Days</t>
+  </si>
+  <si>
+    <t>EDAC-30-HF. Heart Failure</t>
+  </si>
+  <si>
+    <t>EDAC-30-PN. Pneumonia</t>
+  </si>
+  <si>
+    <t>EDAC_30_AMI. Heart Attack</t>
+  </si>
+  <si>
+    <t>Surgical Complications</t>
+  </si>
+  <si>
+    <t>Complications for Hip/Knee Replacements</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>PSI-10. Postoperative Acute Kidney Injury Rate</t>
+  </si>
+  <si>
+    <t>PSI-11. Postoperative Respiratory Failure Rate</t>
+  </si>
+  <si>
+    <t>PSI-12. Serious blood clots after surgery</t>
+  </si>
+  <si>
+    <t>PSI-13. Blood stream infection after surgery</t>
+  </si>
+  <si>
+    <t>PSI-14. A wound that splits open after surgery</t>
+  </si>
+  <si>
+    <t>PSI-15. Accidental cuts and tears from medical treatment</t>
+  </si>
+  <si>
+    <t>PSI-90. Serious Complications</t>
+  </si>
+  <si>
+    <t>Healthcare Associated Infections</t>
+  </si>
+  <si>
+    <t>HAI-1-SIR. Central Line Associated Blood Stream Infections (CLABSI)</t>
+  </si>
+  <si>
+    <t>HAI-2-SIR. Catheter Associated Urinary Tract Infections (CAUTI)</t>
+  </si>
+  <si>
+    <t>HAI-3-SIR. Surgical Site Infections from colon surgery (SSI: Colon)</t>
+  </si>
+  <si>
+    <t>HAI-4-SIR. Surgical Site Infections from abdominal hysterectomy (SSI: Hysterectomy)</t>
+  </si>
+  <si>
+    <t>HAI-5-SIR. Methicillin-resistant Staphylococcus aureus (or MRSA) blood infections</t>
+  </si>
+  <si>
+    <t>HAI-6-SIR. Clostridium difficile (or C.diff.) Infections (intestinal infections)</t>
+  </si>
+  <si>
+    <t>Use of Medical Imaging</t>
+  </si>
+  <si>
+    <t>OP-8. MRI Lumbar Spine for Low Back Pain</t>
+  </si>
+  <si>
+    <t>OP-10. Abdomen CT - Use of Contrast Material</t>
+  </si>
+  <si>
     <t>07/01/2024</t>
-  </si>
-[...196 lines deleted...]
-    <t>OP-10. Abdomen CT - Use of Contrast Material</t>
   </si>
   <si>
     <t>OP-13. Outpatients who got cardiac imaging stress tests before low-risk outpatient surgery</t>
   </si>
   <si>
     <t>OP-39. Breast Cancer Screening Recall Rates</t>
   </si>
   <si>
     <t>Medicare Spending Per Beneficiary</t>
   </si>
   <si>
     <t>MSPB. Medicare Spending per Beneficiary</t>
   </si>
   <si>
     <t>IPFQR</t>
   </si>
   <si>
     <t>HBIPS-2. Hours of physical-restraint use</t>
   </si>
   <si>
     <t>HBIPS-3. Hours of seclusion</t>
   </si>
   <si>
     <t>READM-30-IPF. Patients readmitted to any hospital within 30 days of discharge from the inpatient psychiatric facility</t>
   </si>
@@ -981,444 +981,444 @@
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C29" s="3"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="3"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="3"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="3"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="3"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="3"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C57" s="3"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C66" s="3"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1468,88 +1468,80 @@
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C73" s="3"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="B74" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B75" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B76" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="3"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
         <v>94</v>
@@ -1564,51 +1556,51 @@
         <v>95</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>18</v>